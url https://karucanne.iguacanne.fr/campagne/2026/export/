--- v0 (2026-06-03)
+++ v1 (2026-07-28)
@@ -436,243 +436,243 @@
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Labels</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Valeurs</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Nombre de planteurs actifs</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>720</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Evolution du nombre de planteurs (%)</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Richesse saccharine moyenne</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>8.699999999999999</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Évolution de la RS (%)</t>
         </is>
       </c>
       <c r="B5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Tonnage livré</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>221264</v>
+        <v>311214</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Evolution du tonnage (%)</t>
         </is>
       </c>
       <c r="B7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Poids de culture conventionnelle livré</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>215 876 t</t>
+          <t>305 267 t</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Pourcentage conventionnelle livré</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>97.56</t>
+          <t>98.09</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Poids de culture en conversion livré</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>624 t</t>
+          <t>787 t</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Pourcentage en conversion livré</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>0.28</t>
+          <t>0.25</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Poids de culture bio livré</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>4 764 t</t>
+          <t>5 161 t</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Pourcentage de bio livré</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>2.15</t>
+          <t>1.66</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Nombre de planteurs dans le bassin Sud Grande-Terre</t>
         </is>
       </c>
       <c r="B14" t="n">
-        <v>177</v>
+        <v>369</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Nombre de planteurs dans le bassin Nord Grande-Terre</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>395</v>
+        <v>484</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Nombre de planteurs dans le bassin Basse-Terre</t>
         </is>
       </c>
       <c r="B16" t="n">
-        <v>177</v>
+        <v>270</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Nombre de planteurs dans le bassin Marie-Galante</t>
         </is>
       </c>
       <c r="B17" t="n">
-        <v>0</v>
+        <v>106</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Nombre de parcelles dans le bassin Sud Grande-Terre</t>
         </is>
       </c>
       <c r="B18" t="n">
-        <v>470</v>
+        <v>954</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Nombre de parcelles dans le bassin Nord Grande-Terre</t>
         </is>
       </c>
       <c r="B19" t="n">
-        <v>1196</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Nombre de parcelles dans le bassin Basse-Terre</t>
         </is>
       </c>
       <c r="B20" t="n">
-        <v>522</v>
+        <v>865</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Nombre de parcelles dans le bassin Marie-Galante</t>
         </is>
       </c>
       <c r="B21" t="n">
-        <v>0</v>
+        <v>126</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>