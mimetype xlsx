--- v0 (2026-07-07)
+++ v1 (2026-08-23)
@@ -772,77 +772,77 @@
       </c>
       <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="n">
         <v>609</v>
       </c>
       <c r="I10" t="n">
         <v>27</v>
       </c>
       <c r="J10" t="n">
         <v>4</v>
       </c>
       <c r="K10" t="n">
         <v>2</v>
       </c>
       <c r="L10" t="n">
         <v>6.4</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>2025</v>
       </c>
       <c r="B11" t="n">
-        <v>1632</v>
+        <v>1682</v>
       </c>
       <c r="C11" t="n">
-        <v>424918</v>
+        <v>480665</v>
       </c>
       <c r="D11" t="n">
-        <v>1632</v>
+        <v>1682</v>
       </c>
       <c r="E11" t="n">
-        <v>97.77</v>
+        <v>97.83</v>
       </c>
       <c r="F11" t="n">
-        <v>0.62</v>
+        <v>0.64</v>
       </c>
       <c r="G11" t="n">
-        <v>1.61</v>
+        <v>1.53</v>
       </c>
       <c r="H11" t="n">
-        <v>835</v>
+        <v>834</v>
       </c>
       <c r="I11" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J11" t="n">
         <v>1</v>
       </c>
       <c r="K11" t="n">
         <v>0</v>
       </c>
       <c r="L11" t="n">
-        <v>7.2</v>
+        <v>7.3</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>